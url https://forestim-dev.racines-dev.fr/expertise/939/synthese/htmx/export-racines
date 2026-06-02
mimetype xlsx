--- v1 (2026-01-25)
+++ v2 (2026-06-02)
@@ -3666,84 +3666,84 @@
       <c r="C142" s="4" t="n"/>
       <c r="D142" s="1" t="n"/>
       <c r="E142" s="4" t="n"/>
     </row>
     <row r="143" ht="15" customHeight="1">
       <c r="A143" s="8" t="inlineStr">
         <is>
           <t>Chasse</t>
         </is>
       </c>
       <c r="B143" s="4" t="n"/>
       <c r="C143" s="4" t="n"/>
       <c r="D143" s="124">
         <f>IFERROR(B146*(B144/(B145/100)),0)</f>
         <v/>
       </c>
       <c r="E143" s="58" t="n"/>
     </row>
     <row r="144" ht="15" customHeight="1">
       <c r="A144" s="28" t="inlineStr">
         <is>
           <t>prix de location à l'hectare</t>
         </is>
       </c>
       <c r="B144" s="141" t="n">
-        <v>23.18</v>
+        <v>20.77</v>
       </c>
       <c r="C144" s="26" t="inlineStr">
         <is>
           <t>/ha</t>
         </is>
       </c>
       <c r="D144" s="13" t="n"/>
       <c r="E144" s="4" t="n"/>
     </row>
     <row r="145" ht="15" customHeight="1">
       <c r="A145" s="14" t="inlineStr">
         <is>
           <t>taux d'actualisation</t>
         </is>
       </c>
       <c r="B145" s="31" t="n">
         <v>6</v>
       </c>
       <c r="C145" s="26" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="D145" s="13" t="n"/>
     </row>
     <row r="146" ht="15" customHeight="1">
       <c r="A146" s="14" t="inlineStr">
         <is>
           <t>surface</t>
         </is>
       </c>
       <c r="B146" s="30" t="n">
-        <v>948.8566</v>
+        <v>35.329</v>
       </c>
       <c r="C146" s="4" t="inlineStr">
         <is>
           <t>ha</t>
         </is>
       </c>
       <c r="D146" s="13" t="n"/>
       <c r="E146" s="27" t="n"/>
     </row>
     <row r="147" ht="15" customHeight="1">
       <c r="A147" s="8" t="inlineStr">
         <is>
           <t>Chasse</t>
         </is>
       </c>
       <c r="B147" s="4" t="n"/>
       <c r="C147" s="4" t="n"/>
       <c r="D147" s="124">
         <f>IFERROR(B150*(B148/(B149/100)),0)</f>
         <v/>
       </c>
       <c r="E147" s="58" t="n"/>
     </row>
     <row r="148" ht="15" customHeight="1">
       <c r="A148" s="28" t="inlineStr">
@@ -3794,84 +3794,84 @@
       </c>
       <c r="D150" s="13" t="n"/>
       <c r="E150" s="27" t="n"/>
     </row>
     <row r="151" ht="15" customHeight="1">
       <c r="A151" s="8" t="inlineStr">
         <is>
           <t>Chasse</t>
         </is>
       </c>
       <c r="B151" s="4" t="n"/>
       <c r="C151" s="4" t="n"/>
       <c r="D151" s="124">
         <f>IFERROR(B154*(B152/(B153/100)),0)</f>
         <v/>
       </c>
       <c r="E151" s="58" t="n"/>
     </row>
     <row r="152" ht="15" customHeight="1">
       <c r="A152" s="28" t="inlineStr">
         <is>
           <t>prix de location à l'hectare</t>
         </is>
       </c>
       <c r="B152" s="141" t="n">
-        <v>20.77</v>
+        <v>23.18</v>
       </c>
       <c r="C152" s="26" t="inlineStr">
         <is>
           <t>/ha</t>
         </is>
       </c>
       <c r="D152" s="13" t="n"/>
       <c r="E152" s="4" t="n"/>
     </row>
     <row r="153" ht="15" customHeight="1">
       <c r="A153" s="14" t="inlineStr">
         <is>
           <t>taux d'actualisation</t>
         </is>
       </c>
       <c r="B153" s="31" t="n">
         <v>6</v>
       </c>
       <c r="C153" s="26" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="D153" s="13" t="n"/>
     </row>
     <row r="154" ht="15" customHeight="1">
       <c r="A154" s="14" t="inlineStr">
         <is>
           <t>surface</t>
         </is>
       </c>
       <c r="B154" s="30" t="n">
-        <v>35.329</v>
+        <v>948.8566</v>
       </c>
       <c r="C154" s="4" t="inlineStr">
         <is>
           <t>ha</t>
         </is>
       </c>
       <c r="D154" s="13" t="n"/>
       <c r="E154" s="27" t="n"/>
     </row>
     <row r="155" ht="15" customHeight="1">
       <c r="A155" s="14" t="n"/>
       <c r="B155" s="133" t="n"/>
       <c r="C155" s="4" t="n"/>
       <c r="D155" s="13" t="n"/>
     </row>
     <row r="156" hidden="1" ht="15" customHeight="1">
       <c r="A156" s="67" t="inlineStr">
         <is>
           <t>ELEMENTS FIXES</t>
         </is>
       </c>
       <c r="B156" s="142" t="inlineStr">
         <is>
           <t>Valeur</t>
         </is>