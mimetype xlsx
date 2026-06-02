--- v2 (2026-03-27)
+++ v3 (2026-06-02)
@@ -923,51 +923,51 @@
       <c r="B4" s="73" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="C4" s="79" t="n"/>
       <c r="D4" s="73" t="inlineStr">
         <is>
           <t>Surface :</t>
         </is>
       </c>
       <c r="E4" s="80" t="n">
         <v>1018.0573</v>
       </c>
       <c r="F4" s="31" t="n"/>
       <c r="G4" s="79" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="73" t="inlineStr">
         <is>
           <t xml:space="preserve">Date de valeur : </t>
         </is>
       </c>
       <c r="B5" s="73" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>02/06/2026</t>
         </is>
       </c>
       <c r="C5" s="79" t="n"/>
       <c r="D5" s="73" t="inlineStr">
         <is>
           <t>Expert :</t>
         </is>
       </c>
       <c r="E5" s="73" t="inlineStr">
         <is>
           <t>Goutorbe Benjamin</t>
         </is>
       </c>
       <c r="F5" s="31" t="n"/>
       <c r="G5" s="79" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="17" t="inlineStr">
         <is>
           <t>1. Valeur du fonds</t>
         </is>
       </c>
       <c r="B7" s="18" t="n"/>
       <c r="C7" s="18" t="n"/>
       <c r="D7" s="18" t="n"/>
@@ -1086,101 +1086,101 @@
       <c r="E14" s="37" t="inlineStr">
         <is>
           <t>tx cap°</t>
         </is>
       </c>
       <c r="F14" s="83" t="inlineStr">
         <is>
           <t>Loyer /ha</t>
         </is>
       </c>
       <c r="G14" s="34" t="inlineStr">
         <is>
           <t>Valeur totale</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="54" t="inlineStr">
         <is>
           <t>Chasse</t>
         </is>
       </c>
       <c r="B15" s="59" t="n"/>
       <c r="C15" s="59" t="n"/>
       <c r="D15" s="34" t="n">
-        <v>948.8566</v>
+        <v>35.329</v>
       </c>
       <c r="E15" s="64" t="n">
         <v>0.06</v>
       </c>
       <c r="F15" s="83" t="n">
-        <v>23.18</v>
+        <v>20.77</v>
       </c>
       <c r="G15" s="58">
         <f>IFERROR(F15*D15/(E15),0)</f>
         <v/>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="54" t="inlineStr">
         <is>
           <t>Chasse</t>
         </is>
       </c>
       <c r="B16" s="59" t="n"/>
       <c r="C16" s="59" t="n"/>
       <c r="D16" s="34" t="n">
         <v>29.9427</v>
       </c>
       <c r="E16" s="64" t="n">
         <v>0.06</v>
       </c>
       <c r="F16" s="83" t="n">
         <v>24.45</v>
       </c>
       <c r="G16" s="58">
         <f>IFERROR(F16*D16/(E16),0)</f>
         <v/>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="54" t="inlineStr">
         <is>
           <t>Chasse</t>
         </is>
       </c>
       <c r="B17" s="59" t="n"/>
       <c r="C17" s="59" t="n"/>
       <c r="D17" s="34" t="n">
-        <v>35.329</v>
+        <v>948.8566</v>
       </c>
       <c r="E17" s="64" t="n">
         <v>0.06</v>
       </c>
       <c r="F17" s="83" t="n">
-        <v>20.77</v>
+        <v>23.18</v>
       </c>
       <c r="G17" s="58">
         <f>IFERROR(F17*D17/(E17),0)</f>
         <v/>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="1" t="n"/>
       <c r="C18" s="82" t="n"/>
       <c r="E18" s="47" t="n"/>
       <c r="F18" s="29" t="n"/>
       <c r="G18" s="48" t="n"/>
     </row>
     <row r="19">
       <c r="A19" s="54" t="n"/>
       <c r="B19" s="1" t="n"/>
       <c r="C19" s="82" t="n"/>
       <c r="E19" s="47" t="n"/>
       <c r="F19" s="29" t="n"/>
       <c r="G19" s="58" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20" hidden="1">
       <c r="A20" s="54" t="n"/>